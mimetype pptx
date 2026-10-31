--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R83818bd3773d45cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6410de5487234f88" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R768b02f35117497b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Raa9cfc896f314ce5"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R40e591f773b84a56"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rd920040f6d16437d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2c4cc7f433bf4db2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rda3888ac1d6e4f0d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R37f1c15ae0e944da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8962b6e71fc64317"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rffd3909aab4540a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R78ea4f9ad3a94c43"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R768b02f35117497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R40e591f773b84a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8f32224ce5b94ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R84676431ed6946f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9ced5a49470c457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R34e3ed11a3814d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd920040f6d16437d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9830cedde27b43e6" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raa9cfc896f314ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2c4cc7f433bf4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rda3888ac1d6e4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R37f1c15ae0e944da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8962b6e71fc64317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rffd3909aab4540a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R78ea4f9ad3a94c43" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5b22c24e1b934ee0" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R90d70ac9552847b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R064ffa30e5894d20" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R13b6a8cbc7f64ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Ra8b117a5cc30426f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R90d70ac9552847b1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R13b6a8cbc7f64ca7"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R314a6cf882c2445c" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf220421ecd9749a2" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfa737623c82f4da0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0ad252f8fa6f48e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7402088004164c0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3830ef0d34644f5d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R21d92b47872d4627" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re7c2699a14c248c1" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>