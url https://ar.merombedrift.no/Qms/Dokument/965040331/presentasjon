--- v1 (2026-10-31)
+++ v2 (2026-10-31)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6410de5487234f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R25e1ab44440e4981" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Raa9cfc896f314ce5"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd1a4db67e97a4479"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2c4cc7f433bf4db2"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R78ea4f9ad3a94c43"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Reb45217049a54cec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb03ba05b63914f1a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re7dd0c2e01064021"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9a17ab872416463c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R5f6f0165a8ba4a51"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Re91d8330c5e64db7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raa9cfc896f314ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2c4cc7f433bf4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rda3888ac1d6e4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R37f1c15ae0e944da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8962b6e71fc64317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rffd3909aab4540a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R78ea4f9ad3a94c43" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5b22c24e1b934ee0" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd1a4db67e97a4479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Reb45217049a54cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb03ba05b63914f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re7dd0c2e01064021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9a17ab872416463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5f6f0165a8ba4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re91d8330c5e64db7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re3db07048c0343f5" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R13b6a8cbc7f64ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Ra8b117a5cc30426f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd497f8f337a74614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R45883277cd8d4011" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R13b6a8cbc7f64ca7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd497f8f337a74614"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfa737623c82f4da0" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re7c2699a14c248c1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9b74380901994819" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R88b625fa343b4376" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re130d5ecf46d48bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd75a9e51fc974aac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R23367c1f8c224434" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5d90ac64d1254dc6" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>